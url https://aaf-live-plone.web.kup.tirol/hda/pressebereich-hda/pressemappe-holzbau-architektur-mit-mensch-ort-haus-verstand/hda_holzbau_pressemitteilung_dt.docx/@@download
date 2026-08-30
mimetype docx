--- v0 (2026-07-11)
+++ v1 (2026-08-30)
@@ -128,69 +128,51 @@
         </w:rPr>
         <w:t>September</w:t>
       </w:r>
       <w:r w:rsidRPr="00A81848">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 202</w:t>
       </w:r>
       <w:r w:rsidR="00837AE0" w:rsidRPr="00A81848">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00A81848">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">, 19 Uhr im HDA, </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 2, 8020 Graz</w:t>
+        <w:t>, 19 Uhr im HDA, Mariahilferstraße 2, 8020 Graz</w:t>
       </w:r>
       <w:r w:rsidRPr="00A81848" w:rsidDel="00B93612">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A81848">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00A81848">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -352,71 +334,59 @@
       </w:r>
       <w:r w:rsidR="006B06F2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00A81848">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 11 Uhr und auf Anfrage</w:t>
       </w:r>
       <w:r w:rsidR="006B06F2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="006B06F2" w:rsidRPr="006B06F2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>world_wide_wisdom</w:t>
-[...10 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>world_wide_wisdom:</w:t>
       </w:r>
       <w:r w:rsidR="006B06F2" w:rsidRPr="006B06F2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Vortrag von Helen &amp; Hard, 4. November 2026, 19 Uhr</w:t>
       </w:r>
       <w:r w:rsidR="006B06F2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> im HDA</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F85F486" w14:textId="03673D6C" w:rsidR="00E55376" w:rsidRDefault="00B5615D" w:rsidP="00A81848">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -468,104 +438,112 @@
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5638800" cy="3750310"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CCD7E17" w14:textId="4CB2D376" w:rsidR="00B5615D" w:rsidRPr="00B5615D" w:rsidRDefault="00B5615D" w:rsidP="00B5615D">
+    <w:p w14:paraId="1CCD7E17" w14:textId="11838D75" w:rsidR="00B5615D" w:rsidRPr="00B5615D" w:rsidRDefault="00B5615D" w:rsidP="00B5615D">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B5615D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Landwirtschaftliches Zentrum Salez – CH, Andy Senn Architektur</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A81848" w:rsidRPr="00B5615D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>©</w:t>
       </w:r>
       <w:r w:rsidRPr="00B5615D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Atelier für Architekturfotografie/afaf.ch</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B10485">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Seraina Wirz</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="526B0672" w14:textId="77777777" w:rsidR="00CD34C0" w:rsidRPr="00A81848" w:rsidRDefault="00CD34C0" w:rsidP="00A81848">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4C328C35" w14:textId="25603279" w:rsidR="00706468" w:rsidRPr="00BC20CE" w:rsidRDefault="00706468" w:rsidP="00A81848">
+    <w:p w14:paraId="4C328C35" w14:textId="47E79599" w:rsidR="00706468" w:rsidRPr="00BC20CE" w:rsidRDefault="00706468" w:rsidP="00A81848">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A81848">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Holzbau steht im Zentrum, wenn es darum geht, Architektur und Bauwirtschaft nachhaltiger zu gestalten. Doch nur „aus Holz gebaut“ zu sein, macht ein Gebäude noch nicht nachhaltig. Die Ausstellung </w:t>
       </w:r>
       <w:r w:rsidRPr="00A81848">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
@@ -612,306 +590,298 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>zukunftsfähig machen</w:t>
       </w:r>
       <w:r w:rsidRPr="00A81848">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="0067396C" w:rsidRPr="00A81848">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Nach ihrer ersten Präsentation im Kunsthaus Mürzzuschlag legt die Ausstellung im HDA – Haus der Architektur den Schwerpunkt auf internationale Projekte und ergänzt diese um aktuelle Forschungsarbeiten der Technischen Universität Graz. Damit eröffnet sie unterschiedliche Perspektiven auf das Bauen mit Holz und versteht sich als Ausgangspunkt für den Diskurs über</w:t>
+        <w:t xml:space="preserve">Nach ihrer ersten Präsentation im </w:t>
+      </w:r>
+      <w:r w:rsidR="00741A09">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>k</w:t>
+      </w:r>
+      <w:r w:rsidR="0067396C" w:rsidRPr="00A81848">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">unsthaus </w:t>
+      </w:r>
+      <w:r w:rsidR="00741A09">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>muerz</w:t>
+      </w:r>
+      <w:r w:rsidR="0067396C" w:rsidRPr="00A81848">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> legt die Ausstellung im HDA – Haus der Architektur den Schwerpunkt auf internationale Projekte und ergänzt diese um aktuelle Forschungsarbeiten der Technischen Universität Graz. Damit eröffnet sie unterschiedliche Perspektiven auf das Bauen mit Holz und versteht sich als Ausgangspunkt für den Diskurs über</w:t>
       </w:r>
       <w:r w:rsidR="004A3C1B" w:rsidRPr="00A81848">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0067396C" w:rsidRPr="00A81848">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>die Zukunft des Bauens.</w:t>
       </w:r>
       <w:r w:rsidR="00BC20CE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00BC20CE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00A81848">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve">Holzbau steht im Zentrum, wenn es darum geht, Architektur und Bauwirtschaft nachhaltiger </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A81848">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Holzbau steht im Zentrum, wenn es darum geht, Architektur und Bauwirtschaft nachhaltiger zu gestalten. Oft wird Holz als kohlenstoffspeichernder und nachwachsender Baustoff zum Hoffnungsträger der </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> erklärt. Doch es braucht mehr als nur „aus Holz gebaut“, um nachhaltig zu sein. Die Ausstellung </w:t>
+        <w:t xml:space="preserve">zu gestalten. Oft wird Holz als kohlenstoffspeichernder und nachwachsender Baustoff zum Hoffnungsträger der Bauwende erklärt. Doch es braucht mehr als nur „aus Holz gebaut“, um nachhaltig zu sein. Die Ausstellung </w:t>
       </w:r>
       <w:r w:rsidRPr="00A81848">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Holzbau Architektur mit MENSCH. ORT. HAUS. VERSTAND.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A81848">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> untersucht anhand ausgewählter Projekte, welche sozialen, baukulturellen, räumlichen und konstruktiven Aspekte es braucht, um tatsächlich ökologisch, ökonomisch und sozial nachhaltig zu bauen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E80804D" w14:textId="77777777" w:rsidR="00706468" w:rsidRPr="00A81848" w:rsidRDefault="00706468" w:rsidP="00A81848">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4A3999C1" w14:textId="234F8705" w:rsidR="00706468" w:rsidRPr="00A81848" w:rsidRDefault="00706468" w:rsidP="00A81848">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A81848">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Gebauter Raum mit seinen Proportionen, Oberflächen, Übergängen, Blickbeziehungen und Funktionen steht immer in Beziehung zu den Menschen, die ihn nutzen, darin verweilen und ihn gestalten. Bauwerke und ihre Umgebung können – je nachdem, wie sie geplant und gestaltet sind – Identifikation, Kommunikation und Zusammenhalt fördern oder verhindern. Die ausgewählten Projekte zeigen sozial und konstruktiv nachhaltige Holzbauten, die beispielsweise Ortszentren reaktivieren, auf die Bedürfnisse ihrer </w:t>
-[...8 lines deleted...]
-        <w:t>Nutzer</w:t>
+        <w:t>Gebauter Raum mit seinen Proportionen, Oberflächen, Übergängen, Blickbeziehungen und Funktionen steht immer in Beziehung zu den Menschen, die ihn nutzen, darin verweilen und ihn gestalten. Bauwerke und ihre Umgebung können – je nachdem, wie sie geplant und gestaltet sind – Identifikation, Kommunikation und Zusammenhalt fördern oder verhindern. Die ausgewählten Projekte zeigen sozial und konstruktiv nachhaltige Holzbauten, die beispielsweise Ortszentren reaktivieren, auf die Bedürfnisse ihrer Nutzer</w:t>
       </w:r>
       <w:r w:rsidR="00E40056" w:rsidRPr="00A81848">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:innen</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A81848">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> eingehen oder konstruktiv neue Wege beschreiten. Kurzum: Holzbauten mit sozialem und ökologischem Mehrwert, die mehr sind als gebautes Volumen und funktionale Maschinen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="713E69D4" w14:textId="77777777" w:rsidR="00706468" w:rsidRPr="00A81848" w:rsidRDefault="00706468" w:rsidP="00A81848">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1ECC6C6A" w14:textId="1666455B" w:rsidR="00706468" w:rsidRPr="00A81848" w:rsidRDefault="00706468" w:rsidP="00A81848">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A81848">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Holzbau hat seit jeher eine besondere Bedeutung für die Baukultur. Nutzbauten, landwirtschaftliche Gebäude, Wohnhäuser oder öffentliche Bauten prägen unseren Kulturraum. </w:t>
       </w:r>
       <w:r w:rsidR="00E40056" w:rsidRPr="00A81848">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Dabei geht es nicht</w:t>
       </w:r>
       <w:r w:rsidRPr="00A81848">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> allein darum, ob gebaut wird, sondern wie sich gebauter Raum gestalterisch und räumlich in seine Umgebung einfügt und wie er genutzt wird. Zeitgenössische Holzbauten schaffen im Zusammenwirken von </w:t>
-[...8 lines deleted...]
-        <w:t>Bauherr</w:t>
+        <w:t xml:space="preserve"> allein darum, ob gebaut wird, sondern wie sich gebauter Raum gestalterisch und räumlich in seine Umgebung einfügt und wie er genutzt wird. Zeitgenössische Holzbauten schaffen im Zusammenwirken von Bauherr</w:t>
       </w:r>
       <w:r w:rsidR="0067396C" w:rsidRPr="00A81848">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:innen</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A81848">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, Planenden und Ausführenden einen baukulturellen Mehrwert und entwickeln traditionelle Bauweisen weiter.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73B1DCF3" w14:textId="77777777" w:rsidR="00706468" w:rsidRPr="00A81848" w:rsidRDefault="00706468" w:rsidP="00A81848">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2367D62E" w14:textId="634B2BCD" w:rsidR="00706468" w:rsidRPr="00A81848" w:rsidRDefault="00706468" w:rsidP="00A81848">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A81848">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ressourcenschonung und suffiziente Bauweisen entstehen durch Reduktion und jahrhundertealtes Wissen. Holzbalken wurden über Generationen mehrfach genutzt und wiederverwendet; dieses Wissen gewinnt heute im zirkulären Bauen neue Bedeutung. Neue Technologien revolutionieren die Kunst der Fügung, der Demontierbarkeit und der Wiederverwendung. Die nachhaltige Nutzung von Holz als Ressource sowie die wesentliche Rolle von Handwerk und Forschung für die Weiterentwicklung des Bauens werden dabei sichtbar. Ebenso regt die Ausstellung dazu an, über angemessene Lösungen, den Altbau von morgen und die gesellschaftlichen, politischen und ökologischen Rahmenbedingungen der </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> nachzudenken.</w:t>
+        <w:t>Ressourcenschonung und suffiziente Bauweisen entstehen durch Reduktion und jahrhundertealtes Wissen. Holzbalken wurden über Generationen mehrfach genutzt und wiederverwendet; dieses Wissen gewinnt heute im zirkulären Bauen neue Bedeutung. Neue Technologien revolutionieren die Kunst der Fügung, der Demontierbarkeit und der Wiederverwendung. Die nachhaltige Nutzung von Holz als Ressource sowie die wesentliche Rolle von Handwerk und Forschung für die Weiterentwicklung des Bauens werden dabei sichtbar. Ebenso regt die Ausstellung dazu an, über angemessene Lösungen, den Altbau von morgen und die gesellschaftlichen, politischen und ökologischen Rahmenbedingungen der Bauwende nachzudenken.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AB6FA99" w14:textId="77777777" w:rsidR="00706468" w:rsidRPr="00A81848" w:rsidRDefault="00706468" w:rsidP="00A81848">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="20D33E3E" w14:textId="6D0DCC91" w:rsidR="00706468" w:rsidRPr="00A81848" w:rsidRDefault="0067396C" w:rsidP="00A81848">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A81848">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
@@ -929,60 +899,60 @@
       </w:r>
       <w:r w:rsidRPr="00A81848">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Holzbau Architektur mit MENSCH. ORT. HAUS. VERSTAND. </w:t>
       </w:r>
       <w:r w:rsidRPr="00A81848">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">im HDA </w:t>
       </w:r>
       <w:r w:rsidR="00706468" w:rsidRPr="00A81848">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">ihren Blick verstärkt auf internationale Projekte, die </w:t>
+        <w:t xml:space="preserve">ihren Blick verstärkt auf internationale Projekte, die unterschiedliche Antworten auf die Herausforderungen des Bauens mit Holz geben. Ergänzt </w:t>
       </w:r>
       <w:r w:rsidR="00706468" w:rsidRPr="00A81848">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>unterschiedliche Antworten auf die Herausforderungen des Bauens mit Holz geben. Ergänzt werden sie durch Forschungsprojekte der Technischen Universität Graz, die aktuelle Entwicklungen an der Schnittstelle von Materialforschung, Konstruktion und Baupraxis sichtbar machen. Damit knüpft die Ausstellung an Graz und die Steiermark als bedeutenden Standort für Holzbau, Holzforschung und holzverarbeitende Industrie an und verbindet regionale Expertise mit internationalen Impulsen.</w:t>
+        <w:t>werden sie durch Forschungsprojekte der Technischen Universität Graz, die aktuelle Entwicklungen an der Schnittstelle von Materialforschung, Konstruktion und Baupraxis sichtbar machen. Damit knüpft die Ausstellung an Graz und die Steiermark als bedeutenden Standort für Holzbau, Holzforschung und holzverarbeitende Industrie an und verbindet regionale Expertise mit internationalen Impulsen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3347C4A7" w14:textId="77777777" w:rsidR="00706468" w:rsidRPr="00A81848" w:rsidRDefault="00706468" w:rsidP="00A81848">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5BF7A471" w14:textId="1A49741F" w:rsidR="00706468" w:rsidRPr="00A81848" w:rsidRDefault="00706468" w:rsidP="00A81848">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A81848">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
@@ -1046,466 +1016,344 @@
       </w:r>
       <w:r w:rsidRPr="00A81848">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (handwerkliche und konstruktive Aspekte) und </w:t>
       </w:r>
       <w:r w:rsidRPr="00A81848">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>VERSTAND.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A81848">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (ökologische und ökonomische Aspekte). </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> können in die Themenfelder eintauchen und die Projekte aus unterschiedlichen Perspektiven betrachten, um die vielfältigen Potenziale des Holzbaus zu entdecken.</w:t>
+        <w:t xml:space="preserve"> (ökologische und ökonomische Aspekte). Besucher:innen können in die Themenfelder eintauchen und die Projekte aus unterschiedlichen Perspektiven betrachten, um die vielfältigen Potenziale des Holzbaus zu entdecken.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CB81364" w14:textId="77777777" w:rsidR="00706468" w:rsidRPr="00A81848" w:rsidRDefault="00706468" w:rsidP="00A81848">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="47202579" w14:textId="38CE8264" w:rsidR="00164798" w:rsidRPr="00BC20CE" w:rsidRDefault="00706468" w:rsidP="00DD0992">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A81848">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Im HDA wird die Ausstellung durch ein Veranstaltungsprogramm ergänzt, das den Diskurs über nachhaltiges Bauen anhand aktueller Positionen im Holzbau vertieft. Im Rahmen der Veranstaltungsreihe </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00501A27">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>world_w</w:t>
       </w:r>
       <w:r w:rsidRPr="00A81848">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ide</w:t>
       </w:r>
       <w:r w:rsidR="00501A27">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>_w</w:t>
       </w:r>
       <w:r w:rsidRPr="00A81848">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>isdom</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A81848">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> gibt das international tätige Architekturbüro </w:t>
       </w:r>
       <w:r w:rsidRPr="00A81848">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Helen &amp; Hard</w:t>
       </w:r>
       <w:r w:rsidRPr="00A81848">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Einblicke in seine Arbeit. So versteht sich die Ausstellung nicht nur als Präsentation beispielhafter Architektur, sondern als Ausgangspunkt für einen Austausch über die Zukunft des Bauens.</w:t>
       </w:r>
       <w:r w:rsidR="00DD0992">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00DD0992">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26BAF768" w14:textId="033FF17E" w:rsidR="00DD0992" w:rsidRPr="00DD0992" w:rsidRDefault="00DD0992" w:rsidP="00DD0992">
+    <w:p w14:paraId="399819C5" w14:textId="1A62F05E" w:rsidR="00BC20CE" w:rsidRDefault="00DD0992" w:rsidP="00741A09">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A81848">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Ausgestellte Projekte</w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:line="480" w:lineRule="auto"/>
+      <w:r w:rsidR="00164798">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00A81848">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>NEUES IM DORFZENTRUM. Teufenbach. Von Lendarchitektur (Klagenfurt) Scheiberlammer Architekten (Wolfsberg)</w:t>
+      </w:r>
+      <w:r w:rsidR="00164798">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00A81848">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>INHAUSER. Salzburg. von cs-architektur und stijn nagels architecture atelier (Salzburg)</w:t>
+      </w:r>
+      <w:r w:rsidR="00164798">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00A81848">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>LANDWIRTSCHAFTLICHES ZENTRUM. Salez (CH). von Andy Senn (St. Gallen) CH</w:t>
+      </w:r>
+      <w:r w:rsidR="00164798">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00A81848">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>MATADOR. Vaduz (LI). von Studio Saal (Feldkirch)</w:t>
+      </w:r>
+      <w:r w:rsidR="00164798">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00A81848">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>MASCHINENHALLE. Irschenhausen (DE). von Florian Nagler (München) DE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50BDED6A" w14:textId="31D96EBA" w:rsidR="00DD0992" w:rsidRPr="00BC20CE" w:rsidRDefault="00A81848" w:rsidP="00BC20CE">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00DD0992" w:rsidRPr="00A81848">
-[...179 lines deleted...]
-      <w:r w:rsidR="00FD720B">
+      <w:r w:rsidR="007E3DE1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:pict w14:anchorId="5249B28D">
           <v:rect id="_x0000_i1025" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
       <w:r w:rsidR="00BC20CE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00BC20CE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00A81848">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dieses Projekt wurde zum </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
-        <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00A81848">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Open</w:t>
         </w:r>
         <w:r w:rsidRPr="00A81848">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Call</w:t>
         </w:r>
-        <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidRPr="00A81848">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t xml:space="preserve"> 2025</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00A81848">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> eingereicht und mit dem HDA</w:t>
       </w:r>
       <w:r w:rsidR="00BC20CE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
@@ -1522,345 +1370,413 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>weiterentwickelt.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00BC20CE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00DD0992" w:rsidRPr="00DD0992">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Auftraggeber</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD0992">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00DD0992" w:rsidRPr="00A81848">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Land Steiermark Abteilung 16 Verkehr und Landeshochbau und </w:t>
+      </w:r>
+      <w:r w:rsidR="00741A09">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD0992" w:rsidRPr="00A81848">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">as </w:t>
+      </w:r>
+      <w:r w:rsidR="00741A09">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>k</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD0992" w:rsidRPr="00A81848">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">unsthaus </w:t>
+      </w:r>
+      <w:r w:rsidR="00741A09">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>mue</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD0992" w:rsidRPr="00A81848">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>rz.</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD0992" w:rsidRPr="00A81848">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:br/>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="2149DC8B" w14:textId="77777777" w:rsidR="00DD0992" w:rsidRPr="00DD0992" w:rsidRDefault="00DD0992" w:rsidP="00DD0992">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD0992">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Kuratierung Programm</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="299E7C97" w14:textId="2999A580" w:rsidR="00DD0992" w:rsidRPr="00A81848" w:rsidRDefault="006B06F2" w:rsidP="00DD0992">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A81848">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Eva Hierzer, NOW Architektur </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD0992">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00DD0992" w:rsidRPr="00A81848">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tom Kaden, Professur für Architektur und Holzbau</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD0992">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00A81848">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zerina Džubur, </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">HDA – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A81848">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Haus der Architektur</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="401E7A42" w14:textId="77777777" w:rsidR="00DD0992" w:rsidRPr="00A81848" w:rsidRDefault="00DD0992" w:rsidP="00DD0992">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="718A51E3" w14:textId="77777777" w:rsidR="000C0484" w:rsidRDefault="000C0484" w:rsidP="000C0484">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00383EBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ausstellungsarchitektur</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62745737" w14:textId="69D3952F" w:rsidR="000C0484" w:rsidRDefault="000C0484" w:rsidP="000C0484">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5308B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Studio Magic &amp; NOW Architektur, nach einer Idee von Studierenden der Architekturfakultät der TU-Graz</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2442CC99" w14:textId="77777777" w:rsidR="000C0484" w:rsidRDefault="000C0484" w:rsidP="000C0484">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00383EBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Die Ausstellungsarchitektur illustriert den Ansatz des zirkulären Bauens. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31AFC779" w14:textId="77777777" w:rsidR="000C0484" w:rsidRPr="00A81848" w:rsidRDefault="000C0484" w:rsidP="000C0484">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5308B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Die Idee für das einfach wieder zerlegbare Ausstellungssystem wurde von Frederik Baldasty, Marius Birnbreier, Jonas Flache, Maximilian Huß-Galli und Melina Sehn im Rahmen der Lehrveranstaltung Workshop 3 (betreut durch Tom Kaden) auf Basis des Ausstellungskonzeptes entworfen und von Studio Magic für die Ausführung weiterentwickelt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D33317B" w14:textId="12374968" w:rsidR="0067396C" w:rsidRPr="00DD0992" w:rsidRDefault="000C0484" w:rsidP="000C0484">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A81848">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Die Ausstellung wurde 2024 erstmals im </w:t>
+      </w:r>
+      <w:r w:rsidR="00741A09">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>k</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A81848">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">unsthaus </w:t>
+      </w:r>
+      <w:r w:rsidR="00741A09">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>muerz</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A81848">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gezeigt. </w:t>
+      </w:r>
+      <w:r w:rsidR="002B4C4D" w:rsidRPr="00A81848">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD0992">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00DD0992" w:rsidRPr="00DD0992">
-[...265 lines deleted...]
-      <w:r w:rsidR="00DD0992">
+      <w:r w:rsidR="007E3DE1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:br/>
-[...6 lines deleted...]
-        </w:rPr>
         <w:pict w14:anchorId="05329A31">
-          <v:rect id="_x0000_i1058" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+          <v:rect id="_x0000_i1026" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BC7270D" w14:textId="2468ED6C" w:rsidR="00A81848" w:rsidRPr="00A81848" w:rsidRDefault="00DD0992" w:rsidP="00A81848">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00164798">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -1964,716 +1880,572 @@
       </w:r>
       <w:r w:rsidR="007F04D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="007F04D4" w:rsidRPr="007F04D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Ort:</w:t>
       </w:r>
       <w:r w:rsidR="007F04D4" w:rsidRPr="007F04D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Haus der Architektur, </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 2, 8020 Graz</w:t>
+        <w:t xml:space="preserve"> Haus der Architektur, Mariahilferstraße 2, 8020 Graz</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="239C08D1" w14:textId="77777777" w:rsidR="00A81848" w:rsidRPr="00A81848" w:rsidRDefault="00A81848" w:rsidP="00A81848">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="23EBC6F4" w14:textId="2F79D202" w:rsidR="00A81848" w:rsidRPr="00DD0992" w:rsidRDefault="00A81848" w:rsidP="00A81848">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00DD0992">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Kurator:innenfüh</w:t>
       </w:r>
       <w:r w:rsidR="00061E92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD0992">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>ung</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">ung </w:t>
+      </w:r>
+      <w:r w:rsidR="006B06F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
       <w:r w:rsidRPr="00DD0992">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve">teirischer </w:t>
+      </w:r>
+      <w:r w:rsidR="006B06F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>h</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD0992">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>erbst</w:t>
+      </w:r>
+      <w:r w:rsidR="006B06F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="007C5425" w:rsidRPr="007F04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Termin:</w:t>
+      </w:r>
+      <w:r w:rsidR="007C5425">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Samstag, 3</w:t>
+      </w:r>
+      <w:r w:rsidR="007C5425" w:rsidRPr="00A81848">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="007C5425">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Oktober</w:t>
+      </w:r>
+      <w:r w:rsidR="007C5425" w:rsidRPr="00A81848">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2026, 1</w:t>
+      </w:r>
+      <w:r w:rsidR="007C5425">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="007C5425" w:rsidRPr="00A81848">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="007C5425">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Uhr</w:t>
+      </w:r>
+      <w:r w:rsidR="007C5425">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="007C5425" w:rsidRPr="007F04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ort:</w:t>
+      </w:r>
+      <w:r w:rsidR="007C5425" w:rsidRPr="007F04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Haus der Architektur, Mariahilferstraße 2, 8020 Graz</w:t>
+      </w:r>
+      <w:r w:rsidR="007C5425">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="006B06F2" w:rsidRPr="006B06F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Auch dieses Jahr bieten wir während des steirischen herbst Festivals (24.9.–18.10.2026) eine exklusive Kurator:innenführung durch unsere aktuelle Ausstellung an</w:t>
+      </w:r>
       <w:r w:rsidR="006B06F2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...38 lines deleted...]
-      <w:r w:rsidR="006B06F2">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD0992">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="3DDB39C9" w14:textId="0B4027F7" w:rsidR="007C5425" w:rsidRDefault="00313640" w:rsidP="00DD0992">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidR="00A81848" w:rsidRPr="00DD0992">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>orld</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>_w</w:t>
+      </w:r>
+      <w:r w:rsidR="00A81848" w:rsidRPr="00DD0992">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ide</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>_w</w:t>
+      </w:r>
+      <w:r w:rsidR="00A81848" w:rsidRPr="00DD0992">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">isdom mit Helen </w:t>
+      </w:r>
+      <w:r w:rsidR="000B2939">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>&amp;</w:t>
+      </w:r>
+      <w:r w:rsidR="00A81848" w:rsidRPr="00DD0992">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Hard</w:t>
+      </w:r>
+      <w:r w:rsidR="000B2939">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
       <w:r w:rsidR="007C5425" w:rsidRPr="007F04D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Termin:</w:t>
       </w:r>
       <w:r w:rsidR="007C5425">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Samstag, 3</w:t>
+        <w:t xml:space="preserve"> Mittwoch, 4</w:t>
       </w:r>
       <w:r w:rsidR="007C5425" w:rsidRPr="00A81848">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
+        <w:t>. November 2026, 19 Uhr</w:t>
       </w:r>
       <w:r w:rsidR="007C5425">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Oktober</w:t>
-[...17 lines deleted...]
-      <w:r w:rsidR="007C5425" w:rsidRPr="00A81848">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="007C5425" w:rsidRPr="007F04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ort:</w:t>
+      </w:r>
+      <w:r w:rsidR="007C5425" w:rsidRPr="007F04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Haus der Architektur, Mariahilferstraße 2, 8020 Graz</w:t>
+      </w:r>
+      <w:r w:rsidR="007C5425" w:rsidRPr="007C5425">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007C5425">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    </w:p>
+    <w:p w14:paraId="6680180C" w14:textId="1D9A271D" w:rsidR="00DD0992" w:rsidRPr="00A81848" w:rsidRDefault="007C5425" w:rsidP="00DD0992">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C5425">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Helen &amp; Hard wurde 1996 in Stavanger von der Norwegerin Siv Helene Stangeland und dem Österreicher Reinhard Kropf gegründet. Heute arbeiten 26 Mitarbeiter:innen aus 10 Nationen für das Architekturbüro mit Sitz in Stavanger und Oslo. In den vergangenen Jahren sind </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C5425">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Helen &amp; Hard vor allem durch nachhaltige Holzbauten bekannt geworden, von denen viele in Zusammenarbeit mit dem Schweizer Ingenieur Hermann Blumer entstanden. 2010 entwarfen Helen &amp; Hard den norwegischen Expo-Pavillon in Shanghai. 2017 wurde ihre Bibliothek im südnorwegischen Grimstad fertiggestellt – ebenfalls ein Holzbau, in dem sich das Stahlbetonskelett einer ehemaligen Polizeistation verbirgt.</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD0992">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="007C5425" w:rsidRPr="007F04D4">
+    </w:p>
+    <w:p w14:paraId="7FD8EBAE" w14:textId="10433DA4" w:rsidR="000C0484" w:rsidRDefault="00F83D2F" w:rsidP="00061E92">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Finissage</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="007F04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Termin:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Freitag, 20.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A81848">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>November</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A81848">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2026, 19 Uhr</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="007F04D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Ort:</w:t>
       </w:r>
-      <w:r w:rsidR="007C5425" w:rsidRPr="007F04D4">
-[...359 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="007F04D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...80 lines deleted...]
-        <w:t xml:space="preserve"> 2, 8020 Gr</w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Haus der Architektur, Mariahilferstraße 2, 8020 Gr</w:t>
       </w:r>
       <w:r w:rsidR="000C0484">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>az</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="210FBCE9" w14:textId="77777777" w:rsidR="000C0484" w:rsidRDefault="000C0484" w:rsidP="00061E92">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="64F28DAE" w14:textId="77777777" w:rsidR="000C0484" w:rsidRDefault="000C0484" w:rsidP="00061E92">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -2813,51 +2585,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2F8756B0" w14:textId="77777777" w:rsidR="00164798" w:rsidRDefault="00164798" w:rsidP="00A81848">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2E9B763F" w14:textId="77777777" w:rsidR="00164798" w:rsidRDefault="00164798" w:rsidP="00A81848">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6FB653FB" w14:textId="404B739A" w:rsidR="00061E92" w:rsidRDefault="00FD720B" w:rsidP="00A81848">
+    <w:p w14:paraId="6FB653FB" w14:textId="404B739A" w:rsidR="00061E92" w:rsidRDefault="007E3DE1" w:rsidP="00A81848">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:pict w14:anchorId="0F90C7BE">
           <v:rect id="_x0000_i1027" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D8410A9" w14:textId="77777777" w:rsidR="00164798" w:rsidRDefault="00164798" w:rsidP="007F04D4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -2959,110 +2731,110 @@
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="0078232F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>sanjta@hda-graz.at</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr w:rsidR="00061E92" w:rsidRPr="00F17AF9">
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1134" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6E95BCD5" w14:textId="77777777" w:rsidR="00FD720B" w:rsidRDefault="00FD720B" w:rsidP="00236062">
+    <w:p w14:paraId="72988012" w14:textId="77777777" w:rsidR="007E3DE1" w:rsidRDefault="007E3DE1" w:rsidP="00236062">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="440D166B" w14:textId="77777777" w:rsidR="00FD720B" w:rsidRDefault="00FD720B" w:rsidP="00236062">
+    <w:p w14:paraId="541279F1" w14:textId="77777777" w:rsidR="007E3DE1" w:rsidRDefault="007E3DE1" w:rsidP="00236062">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5C0D10F6" w14:textId="77777777" w:rsidR="00FD720B" w:rsidRDefault="00FD720B" w:rsidP="00236062">
+    <w:p w14:paraId="2332B668" w14:textId="77777777" w:rsidR="007E3DE1" w:rsidRDefault="007E3DE1" w:rsidP="00236062">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="37CA54A7" w14:textId="77777777" w:rsidR="00FD720B" w:rsidRDefault="00FD720B" w:rsidP="00236062">
+    <w:p w14:paraId="09B78339" w14:textId="77777777" w:rsidR="007E3DE1" w:rsidRDefault="007E3DE1" w:rsidP="00236062">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1CE90183" w14:textId="3352869C" w:rsidR="00236062" w:rsidRPr="00236062" w:rsidRDefault="00236062">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:rPr>
         <w:lang w:val="de-DE"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:lang w:val="de-DE"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
@@ -3099,196 +2871,201 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1041400" cy="584200"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln w="12700" cap="flat">
                     <a:noFill/>
                     <a:miter lim="400000"/>
                   </a:ln>
                   <a:effectLst/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="74"/>
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0016309F"/>
     <w:rsid w:val="00020391"/>
     <w:rsid w:val="0002759D"/>
     <w:rsid w:val="0003139B"/>
     <w:rsid w:val="00061E92"/>
     <w:rsid w:val="00073095"/>
     <w:rsid w:val="0009016E"/>
     <w:rsid w:val="00096A0E"/>
     <w:rsid w:val="000B2939"/>
     <w:rsid w:val="000C0484"/>
     <w:rsid w:val="000C6346"/>
     <w:rsid w:val="000C6ED8"/>
+    <w:rsid w:val="000F0135"/>
     <w:rsid w:val="000F0370"/>
     <w:rsid w:val="001235C3"/>
     <w:rsid w:val="00127A25"/>
     <w:rsid w:val="00136747"/>
     <w:rsid w:val="0015066E"/>
     <w:rsid w:val="0016309F"/>
     <w:rsid w:val="00164798"/>
     <w:rsid w:val="001800B0"/>
     <w:rsid w:val="001E7FEA"/>
     <w:rsid w:val="001F1B1D"/>
     <w:rsid w:val="00233554"/>
     <w:rsid w:val="00236062"/>
     <w:rsid w:val="00242A6E"/>
     <w:rsid w:val="00255714"/>
     <w:rsid w:val="00270EDA"/>
     <w:rsid w:val="00291D63"/>
     <w:rsid w:val="00292367"/>
     <w:rsid w:val="002A6438"/>
     <w:rsid w:val="002B4C4D"/>
     <w:rsid w:val="002B6677"/>
+    <w:rsid w:val="002C24B1"/>
     <w:rsid w:val="002D7A0D"/>
     <w:rsid w:val="00313640"/>
     <w:rsid w:val="00367F92"/>
     <w:rsid w:val="0038408D"/>
     <w:rsid w:val="003878DD"/>
     <w:rsid w:val="00397D8F"/>
     <w:rsid w:val="00431201"/>
     <w:rsid w:val="004A07B0"/>
     <w:rsid w:val="004A3C1B"/>
     <w:rsid w:val="004A53D9"/>
     <w:rsid w:val="004C6D53"/>
     <w:rsid w:val="004D7816"/>
     <w:rsid w:val="004E3494"/>
     <w:rsid w:val="00501A27"/>
     <w:rsid w:val="00513F5C"/>
     <w:rsid w:val="00517299"/>
     <w:rsid w:val="00524040"/>
     <w:rsid w:val="0059121D"/>
     <w:rsid w:val="005F4E77"/>
     <w:rsid w:val="00606DC0"/>
     <w:rsid w:val="006207C2"/>
     <w:rsid w:val="00636A10"/>
     <w:rsid w:val="0065051A"/>
     <w:rsid w:val="0067396C"/>
     <w:rsid w:val="006A5BC6"/>
     <w:rsid w:val="006B06F2"/>
     <w:rsid w:val="006B6F0B"/>
     <w:rsid w:val="006C4C55"/>
     <w:rsid w:val="00706468"/>
     <w:rsid w:val="007240C8"/>
     <w:rsid w:val="00731AF4"/>
+    <w:rsid w:val="00741A09"/>
     <w:rsid w:val="007A1935"/>
     <w:rsid w:val="007C0053"/>
     <w:rsid w:val="007C5425"/>
     <w:rsid w:val="007D32D7"/>
     <w:rsid w:val="007E36AD"/>
+    <w:rsid w:val="007E3DE1"/>
     <w:rsid w:val="007F04D4"/>
     <w:rsid w:val="007F7BAC"/>
     <w:rsid w:val="008067E8"/>
     <w:rsid w:val="00811170"/>
     <w:rsid w:val="00837AE0"/>
     <w:rsid w:val="00861B69"/>
     <w:rsid w:val="008631D2"/>
     <w:rsid w:val="0086680A"/>
     <w:rsid w:val="00867D33"/>
     <w:rsid w:val="00890CE5"/>
     <w:rsid w:val="008A0027"/>
     <w:rsid w:val="008D0820"/>
     <w:rsid w:val="00906939"/>
     <w:rsid w:val="009434BC"/>
     <w:rsid w:val="00950A49"/>
     <w:rsid w:val="00957D74"/>
     <w:rsid w:val="00996412"/>
     <w:rsid w:val="009A1AF7"/>
     <w:rsid w:val="009C0C23"/>
     <w:rsid w:val="00A33FD7"/>
     <w:rsid w:val="00A556E1"/>
     <w:rsid w:val="00A81848"/>
     <w:rsid w:val="00A94A9B"/>
     <w:rsid w:val="00AC20C8"/>
     <w:rsid w:val="00AC4E22"/>
     <w:rsid w:val="00AC6423"/>
     <w:rsid w:val="00AD0DE5"/>
+    <w:rsid w:val="00B10485"/>
     <w:rsid w:val="00B1256C"/>
     <w:rsid w:val="00B2419B"/>
     <w:rsid w:val="00B25DA5"/>
     <w:rsid w:val="00B46844"/>
     <w:rsid w:val="00B5615D"/>
     <w:rsid w:val="00B73132"/>
     <w:rsid w:val="00B81DD0"/>
     <w:rsid w:val="00BA7907"/>
     <w:rsid w:val="00BC20CE"/>
     <w:rsid w:val="00BE4D52"/>
     <w:rsid w:val="00C01964"/>
     <w:rsid w:val="00C07C2A"/>
     <w:rsid w:val="00C575B6"/>
     <w:rsid w:val="00C92E1E"/>
     <w:rsid w:val="00C94567"/>
     <w:rsid w:val="00C96726"/>
     <w:rsid w:val="00CC542A"/>
     <w:rsid w:val="00CD148E"/>
     <w:rsid w:val="00CD34C0"/>
     <w:rsid w:val="00CE028B"/>
     <w:rsid w:val="00D03CA2"/>
     <w:rsid w:val="00D14532"/>
     <w:rsid w:val="00D151EA"/>
     <w:rsid w:val="00D3380E"/>
     <w:rsid w:val="00D94C63"/>
     <w:rsid w:val="00DD0992"/>
     <w:rsid w:val="00E40056"/>
     <w:rsid w:val="00E55376"/>
     <w:rsid w:val="00E904A5"/>
+    <w:rsid w:val="00EC22A8"/>
     <w:rsid w:val="00ED1ABF"/>
     <w:rsid w:val="00F10A8E"/>
     <w:rsid w:val="00F12740"/>
     <w:rsid w:val="00F17AF9"/>
     <w:rsid w:val="00F557CD"/>
     <w:rsid w:val="00F83D2F"/>
     <w:rsid w:val="00F935D4"/>
     <w:rsid w:val="00FC3595"/>
     <w:rsid w:val="00FD1623"/>
     <w:rsid w:val="00FD720B"/>
     <w:rsid w:val="00FF7981"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -4747,70 +4524,70 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2657A1F5-FFCC-4885-BA0A-05D8208F350B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1186</Words>
-  <Characters>7479</Characters>
+  <Words>1181</Words>
+  <Characters>7441</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>62</Lines>
   <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8648</CharactersWithSpaces>
+  <CharactersWithSpaces>8605</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Zerina Džubur</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>